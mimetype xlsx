--- v0 (2026-06-26)
+++ v1 (2026-08-24)
@@ -441,52 +441,52 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="44" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="50" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="19" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
-    <col width="22" customWidth="1" min="13" max="13"/>
-    <col width="18" customWidth="1" min="14" max="14"/>
+    <col width="42" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="14" max="14"/>
     <col width="21" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="50" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Types de projets</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Critères de sélection</t>
         </is>
@@ -546,51 +546,55 @@
           <t>Type de candidature</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Prochaine échéance</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>URLs sources</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Acteurs de l'aide Social</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Banque Alimentaire</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>blablabla</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Acteurs de l'aide Social</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>CAF</t>
@@ -636,66 +640,78 @@
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Acteurs de l'aide Social</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Fondation Crédit agri</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Tourné santé</t>
+          <t>Projets dans les domaines de la solidarité et de la santé, favorisant l’autonomie socioéconomique des personnes en difficulté, avec un accent possible sur la jeunesse.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
-      <c r="M5" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O5" t="inlineStr"/>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>Association, Organisme d’intérêt général</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>Solidarité, Santé, Jeunesse, Autonomie socioéconomique</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>appel_a_projets</t>
+        </is>
+      </c>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr">
         <is>
           <t>https://www.fondation-ca-solidaritedeveloppement.org/</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Acteurs de l'aide Social</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Garrigue</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Coopérative de capital risque pour entreprises à finalité sociale/environnementale</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
@@ -1165,56 +1181,50 @@
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>Potentiels projets pour PdP
 I - Développement Durable et transistion écolo:
 • Préservation de la biodiversité ou autour de l'autonomie énergétique
 II - Innovation et recherche:
 • Projet de recherche sur les techniques agricoles et durables
 III - Développement territorial:
 • Redynamisation territoire rural (remise en culture de terres à l'abandon)
 • Activités économiques durables et services à la communauté (soutien social)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>La gestion d'un projet FEDER implique :
 • Un suivi rigoureux des formalités administratives
 • Une traçabilité précise des actions et dépenses engagées (audits et contrôles)
 • La capacité à justifier l'ensemble des dépenses et réalisations du projet</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>5000000</v>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr">
         <is>
           <t>https://synergie-europe.fr/e_synergie/portail/SUD%5b3%5d, ps://www.europe-en-france.gouv.fr/fr/fonds-europeens/fonds-europeen-de-developpement-regional-FEDER%5b3%5d</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Financements européens</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>FSE (Fond Social Européen)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Pas de montant min/max spécifiés - Co-fin 50%